--- v0 (2026-06-19)
+++ v1 (2026-09-13)
@@ -1,132 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/theme/theme8.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147484045" r:id="rId4"/>
-    <p:sldMasterId id="2147483875" r:id="rId5"/>
-[...3 lines deleted...]
-    <p:sldMasterId id="2147483995" r:id="rId9"/>
+    <p:sldMasterId id="2147483905" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId20"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId21"/>
+    <p:handoutMasterId r:id="rId18"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="427" r:id="rId10"/>
-[...8 lines deleted...]
-    <p:sldId id="459" r:id="rId19"/>
+    <p:sldId id="427" r:id="rId6"/>
+    <p:sldId id="428" r:id="rId7"/>
+    <p:sldId id="463" r:id="rId8"/>
+    <p:sldId id="464" r:id="rId9"/>
+    <p:sldId id="384" r:id="rId10"/>
+    <p:sldId id="465" r:id="rId11"/>
+    <p:sldId id="461" r:id="rId12"/>
+    <p:sldId id="462" r:id="rId13"/>
+    <p:sldId id="399" r:id="rId14"/>
+    <p:sldId id="285" r:id="rId15"/>
+    <p:sldId id="459" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,223 +282,447 @@
   <p:clrMru>
     <a:srgbClr val="D09A12"/>
     <a:srgbClr val="EFAE57"/>
     <a:srgbClr val="EAAD14"/>
     <a:srgbClr val="FFFFCC"/>
     <a:srgbClr val="FFFF99"/>
     <a:srgbClr val="F2F2F2"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{99390357-73CA-4AE0-B6A1-617114D66622}" v="3" dt="2026-04-21T13:58:05.404"/>
+    <p1510:client id="{38C769D9-1FCD-4DC4-9B1A-9DFEC700FC9B}" v="32" dt="2026-08-31T12:59:17.712"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14949" autoAdjust="0"/>
     <p:restoredTop sz="92378" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="124" d="100"/>
-          <a:sy n="124" d="100"/>
+          <a:sx n="135" d="100"/>
+          <a:sy n="135" d="100"/>
         </p:scale>
-        <p:origin x="1266" y="330"/>
+        <p:origin x="2598" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="195"/>
         <p:guide orient="horz" pos="718"/>
         <p:guide orient="horz" pos="830"/>
         <p:guide orient="horz" pos="2917"/>
         <p:guide orient="horz" pos="1819"/>
         <p:guide orient="horz" pos="1928"/>
         <p:guide pos="5534"/>
         <p:guide pos="226"/>
         <p:guide pos="2824"/>
         <p:guide pos="2937"/>
         <p:guide pos="1472"/>
         <p:guide pos="1582"/>
         <p:guide pos="4180"/>
         <p:guide pos="4291"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:59:40.299" v="191" actId="20577"/>
+    <pc:docChg chg="addSld modSld delMainMaster">
+      <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T13:07:35.075" v="776" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:59:03.125" v="164" actId="20577"/>
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:34:04.418" v="235" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4036915149" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:34:04.418" v="235" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4036915149" sldId="285"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:54:39.805" v="610"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3191877962" sldId="384"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:52:06.507" v="21" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:32:56.573" v="221" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3191877962" sldId="384"/>
             <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:59:03.125" v="164" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:54:39.805" v="610"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3191877962" sldId="384"/>
             <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:06.501" v="1" actId="20577"/>
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:33:51.503" v="233" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="720786173" sldId="399"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:33:24.361" v="223" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="720786173" sldId="399"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:33:51.503" v="233" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="720786173" sldId="399"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:34.725" v="193" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2504197205" sldId="427"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:06.501" v="1" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:34.725" v="193" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2504197205" sldId="427"/>
             <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:13.991" v="3" actId="20577"/>
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T13:07:35.075" v="776" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3542972146" sldId="428"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:13.991" v="3" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T13:07:35.075" v="776" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3542972146" sldId="428"/>
             <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:59:40.299" v="191" actId="20577"/>
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:34:23.193" v="239" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2181351059" sldId="459"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:34:15.965" v="237" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2181351059" sldId="459"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:34:23.193" v="239" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2181351059" sldId="459"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T13:07:22.502" v="759" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2329174200" sldId="461"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:59:40.299" v="191" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T13:07:22.502" v="759" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2329174200" sldId="461"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T13:00:44.164" v="713" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2329174200" sldId="461"/>
             <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:41.160" v="15" actId="20577"/>
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:32:12.713" v="208" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1367581724" sldId="463"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:41.160" v="15" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:32:12.713" v="208" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1367581724" sldId="463"/>
             <ac:spMk id="3" creationId="{995CC658-0AF6-2E56-8608-C337544FE0F8}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:57.459" v="19" actId="20577"/>
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:32:44.823" v="219" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3401456342" sldId="464"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-04-21T13:51:57.459" v="19" actId="20577"/>
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:32:44.823" v="219" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3401456342" sldId="464"/>
             <ac:spMk id="3" creationId="{150A723C-4368-D801-C336-AAA3B17B25BF}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:59:19.311" v="703" actId="5793"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1448691748" sldId="465"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:53:19.571" v="581" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1448691748" sldId="465"/>
+            <ac:spMk id="2" creationId="{06EA57A7-2639-1DF6-C681-D7C8E0B3990F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:59:19.311" v="703" actId="5793"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1448691748" sldId="465"/>
+            <ac:spMk id="4" creationId="{C52CE17A-0B43-D7BD-7C81-77C30AFA50A8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldMasterChg chg="del delSldLayout">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="2424515318" sldId="2147483875"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2424515318" sldId="2147483875"/>
+            <pc:sldLayoutMk cId="3443201526" sldId="2147483878"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2424515318" sldId="2147483875"/>
+            <pc:sldLayoutMk cId="1245894042" sldId="2147483879"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2424515318" sldId="2147483875"/>
+            <pc:sldLayoutMk cId="3442230711" sldId="2147484049"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="2424515318" sldId="2147483875"/>
+            <pc:sldLayoutMk cId="2662382111" sldId="2147484050"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
+      <pc:sldMasterChg chg="del delSldLayout">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="86159865" sldId="2147483935"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="86159865" sldId="2147483935"/>
+            <pc:sldLayoutMk cId="2550714904" sldId="2147483961"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="86159865" sldId="2147483935"/>
+            <pc:sldLayoutMk cId="546501596" sldId="2147483962"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="86159865" sldId="2147483935"/>
+            <pc:sldLayoutMk cId="2051316520" sldId="2147483963"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="86159865" sldId="2147483935"/>
+            <pc:sldLayoutMk cId="847807990" sldId="2147483964"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
+      <pc:sldMasterChg chg="del delSldLayout">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="3969522065" sldId="2147483965"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3969522065" sldId="2147483965"/>
+            <pc:sldLayoutMk cId="2018172256" sldId="2147483980"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3969522065" sldId="2147483965"/>
+            <pc:sldLayoutMk cId="2750563402" sldId="2147483981"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3969522065" sldId="2147483965"/>
+            <pc:sldLayoutMk cId="3495760993" sldId="2147483982"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3969522065" sldId="2147483965"/>
+            <pc:sldLayoutMk cId="1594427817" sldId="2147483984"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
+      <pc:sldMasterChg chg="del delSldLayout">
+        <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="3870543436" sldId="2147483995"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="del">
+          <pc:chgData name="Kenneth Button" userId="2670f9198ed69daa" providerId="LiveId" clId="{5A681F5E-8230-4CE1-B96A-21262086F14B}" dt="2026-08-31T12:31:43.378" v="196"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3870543436" sldId="2147483995"/>
+            <pc:sldLayoutMk cId="1376455476" sldId="2147484048"/>
+          </pc:sldLayoutMkLst>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -573,51 +775,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A9E04279-8E6F-41C1-8B2B-09BEE9188A28}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/7/2026</a:t>
+              <a:t>8/31/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DFB9707-45DB-447B-A02B-1CF2021FD7ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -670,51 +872,51 @@
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69068D2B-B77D-4517-8413-FA998754CB57}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="108104851"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -755,51 +957,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{953D62F4-E436-4393-8C0B-BFF308328EE4}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>07/05/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1032,50 +1234,54 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1154,152 +1360,179 @@
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="68289927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D11D28F2-6CEA-9183-E601-F1072FC649FF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88463F27-F4B0-64CE-9F43-CDE19E851CB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1BDDBB2-C0E4-0D1F-C83C-6EF50367B5F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="611357301"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file:////Users/timothymccann/Documents/Kodak/Alaris/Revised%20Alaris%20Logo%20Project/Alaris-a%20Kodak%20Alaris%20business/Alaris-a%20Kodak%20Alaris%20business-W-trans.png" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
-</file>
-[...26 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Logo Black w/ copyright">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle 14"/>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
@@ -1450,1494 +1683,50 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3585899" y="1885122"/>
             <a:ext cx="1997602" cy="1378874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3550547823"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Three Up Alternative">
-[...1442 lines deleted...]
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Eight Up">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3429,51 +2218,51 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392090708"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Contacts">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
@@ -4853,51 +3642,51 @@
               <a:t>Name</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Title</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1408346020"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9218" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
@@ -4978,51 +3767,51 @@
             <a:off x="634209" y="4925844"/>
             <a:ext cx="2895600" cy="90000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2751250272"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -5091,4141 +3880,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F9EEDEC3-62C2-4363-BB26-E6EA1895165E}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="917713074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
-[...656 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-[...3430 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="One Up">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
@@ -9388,51 +4087,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to add page title here, refrain from using more than one line</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="198103184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Two Up">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
@@ -9670,51 +4369,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to add page title here, refrain from using more than one line</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1606739021"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Two Up Alternative">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
@@ -9900,51 +4599,51 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3427458096"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Three Up">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
@@ -10197,72 +4896,1500 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="853864581"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Three Up Alternative">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add page title here, refrain from using more than one line</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F9EEDEC3-62C2-4363-BB26-E6EA1895165E}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360000" y="1317993"/>
+            <a:ext cx="4122000" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4661999" y="1317993"/>
+            <a:ext cx="1972800" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6811200" y="1317993"/>
+            <a:ext cx="1972800" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3370842605"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Four Up">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add page title here, refrain from using more than one line</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F9EEDEC3-62C2-4363-BB26-E6EA1895165E}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360000" y="1317993"/>
+            <a:ext cx="1972800" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2509200" y="1317993"/>
+            <a:ext cx="1972800" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4662000" y="1317993"/>
+            <a:ext cx="1972800" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6811200" y="1317993"/>
+            <a:ext cx="1972800" cy="3313219"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1493292726"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Four Up Grid">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add page title here, refrain from using more than one line</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F9EEDEC3-62C2-4363-BB26-E6EA1895165E}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360000" y="1317993"/>
+            <a:ext cx="4122000" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360000" y="3060000"/>
+            <a:ext cx="4122000" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4662000" y="1317993"/>
+            <a:ext cx="4122000" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4662000" y="3060000"/>
+            <a:ext cx="4122000" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2697557407"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Six Up">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add page title here, refrain from using more than one line</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F9EEDEC3-62C2-4363-BB26-E6EA1895165E}" type="slidenum">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="12" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1436400" y="1317993"/>
+            <a:ext cx="1972800" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3585600" y="1317993"/>
+            <a:ext cx="1972800" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5738400" y="1317993"/>
+            <a:ext cx="1972800" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1436400" y="3060000"/>
+            <a:ext cx="1972800" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Content Placeholder 11"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="16" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3585600" y="3060000"/>
+            <a:ext cx="1972800" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Content Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5738400" y="3060000"/>
+            <a:ext cx="1972800" cy="1566000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to add sub-header text. Indent for secondary levels and bullets. Or use buttons to add content, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 1—Body copy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Indent Level 2—Bullets start here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2743373639"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file:////Users/timothymccann/Documents/Kodak/Alaris/Revised%20Alaris%20Logo%20Project/Alaris-a%20Kodak%20Alaris%20business/Alaris-a%20Kodak%20Alaris%20business-B.png" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -10805,613 +6932,50 @@
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Title Placeholder 11"/>
-[...561 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="634209" y="4925844"/>
             <a:ext cx="2895600" cy="90000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="600">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -11934,1786 +7498,92 @@
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slideMasters/slideMaster4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1696 lines deleted...]
-
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris/com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris/com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kodakalaris.com/go/captureprodownload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -13724,51 +7594,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Capture Pro Software and Capture Pro Limited Edition</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Version 7.0.3</a:t>
+              <a:t>Version 7.0.4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:br>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Release Notes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="A black background with red text&#10;&#10;Description automatically generated with low confidence">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4078E89E-2E6D-CA3D-1973-A985FD89A837}"/>
               </a:ext>
@@ -13815,63 +7685,404 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
+            <a:off x="503093" y="446256"/>
+            <a:ext cx="6400800" cy="457200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Upgrading to Version 7.0.4  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(continued)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="606094" y="1000076"/>
+            <a:ext cx="7487152" cy="3532890"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="666666"/>
+              </a:buClr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Upgrading Network Edition Installations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="176213" lvl="1" indent="-173831">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Capture Pro Version 7.0 is a 64-bit application. Therefore, the PC operating system on the NE Client workstations must be 64-bit in order to upgrade.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="176213" lvl="1" indent="-173831">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Both the NE Server and the NE Client workstations must be upgraded to Version 7.0 at the same time.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="427435" lvl="2" indent="-173831">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>You cannot run a Version 6.2 client workstation with a Version 7.0 NE Server</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="427435" lvl="2" indent="-173831">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>You cannot run a Version 7.0 client workstation with a Version 6.2 NE Server</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="166688" lvl="1" indent="-173831">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>To upgrade, download the installer files from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>www.kodakalaris.com/go/captureprodownload</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="808080"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t> and run them</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="427435" lvl="2" indent="-173831">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>IIS on the Network Edition Server must be STOPPED prior to the upgrade and RESTARTED after the upgrade</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1500" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0066FF"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D87123-09A8-BE0B-BE01-D439494BA4BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8054340" y="4286334"/>
+            <a:ext cx="1013460" cy="952633"/>
+            <a:chOff x="8054340" y="4286334"/>
+            <a:chExt cx="1013460" cy="952633"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{250602AB-A334-D743-340A-27652D75FF68}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8054340" y="4480560"/>
+              <a:ext cx="1013460" cy="564183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Picture 5" descr="A black background with red text&#10;&#10;Description automatically generated with low confidence">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15C4CC95-B240-7536-B0D5-A25950C2C043}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8084753" y="4286334"/>
+              <a:ext cx="952633" cy="952633"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4036915149"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
             <a:off x="342900" y="288925"/>
             <a:ext cx="7391400" cy="457200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Upgrading to Version 7.0.3  </a:t>
+              <a:t>Upgrading to Version 7.0.4  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(continued)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="344837" y="845185"/>
             <a:ext cx="8364824" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -13935,51 +8146,51 @@
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>A:	Yes. Subscription customers are entitled to new releases that come out during their Subscription timeframe.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Prior to upgrading to Version 7.0.3, the Subscription customer should</a:t>
+              <a:t>Prior to upgrading to Version 7.0.4, the Subscription customer should</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1143000" lvl="2" indent="-228600">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Download and install the new License Manager program from the Capture Pro Software website:   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -14403,66 +8614,66 @@
               <a:spcAft>
                 <a:spcPts val="450"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Installation/Upgrade</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="450"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Changes/Problems Fixed in 7.0.3</a:t>
+              <a:t>Changes/Problems Fixed in 7.0.4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="450"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Application Architecture</a:t>
+              <a:t>Application Environment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="450"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Appendix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7700A5A-1480-5D48-E126-FAB36ECC5B34}"/>
@@ -14628,251 +8839,251 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="143839" y="719191"/>
             <a:ext cx="8548098" cy="3883631"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>New Installations of Capture Pro 7.0.3</a:t>
+              <a:t>New Installations of Capture Pro 7.0.4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="666666"/>
               </a:buClr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Upgrading Stand-Alone Installations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1090613" lvl="3" indent="-173831">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Confirm your system is running a supported 64-bit operating system</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1090613" lvl="3" indent="-173831">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The Capture Pro Software Serial Number must be entitled to the 7.0.3 release</a:t>
+              <a:t>The Capture Pro Software Serial Number must be entitled to the 7.0.4 release</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1341835" lvl="4" indent="-173831">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>The Entitlement Date (or Software Assurance Expiration Date) must be July 1, 2025, or later</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1088231" lvl="2" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="666666"/>
               </a:buClr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To upgrade, download the installer (CapProSW_7_0_3.exe) file from </a:t>
+              <a:t>To upgrade, download the installer (CapProSW_7_0_4.exe) file from </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>www.kodakalaris.com/go/captureprodownload</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t> and run it.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1384697" lvl="3" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.3</a:t>
+              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.4</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Upgrading from  Capture Pro v6.2 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="666666"/>
               </a:buClr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>To upgrade, download the installer (CapProSW_7_0_3.exe) file from </a:t>
+              <a:t>To upgrade, download the installer (CapProSW_7_0_4.exe) file from </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>www.kodakalaris.com/go/captureprodownload</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and run it.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="927497" lvl="2" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.3</a:t>
+              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="927497" lvl="2" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>When upgrading from Version 6.2 or earlier, an Internet connection is required during the upgrade as the KODAK Alaris licensing system will generate a new 7.0 license</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1496616" lvl="3" indent="-285750" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
@@ -14999,108 +9210,108 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="143839" y="719191"/>
             <a:ext cx="8548098" cy="3883631"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Upgrading from Capture Pro v7.0/v7.0.1/v7.0.2</a:t>
+              <a:t>Upgrading from Capture Pro v7.0/v7.0.1/v7.0.2/v7.0.3</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" b="1" kern="0" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" lvl="1" indent="-228600">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>To upgrade, download the installer (CapProSW_7_0_3.exe) file from </a:t>
+              <a:t>To upgrade, download the installer (CapProSW_7_0_4.exe) file from </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>www.kodakalaris.com/go/captureprodownload</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t> and run it.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1384697" lvl="3" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.3</a:t>
+              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" kern="0" dirty="0">
               <a:latin typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3401456342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -15126,421 +9337,431 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="342900" y="288925"/>
             <a:ext cx="6400800" cy="457200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Changes/Problems Fixed in 7.0.3</a:t>
+              <a:t>Changes/Problems Fixed in 7.0.4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="276256" y="746125"/>
-            <a:ext cx="8524844" cy="4401205"/>
+            <a:ext cx="8524844" cy="4385816"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marR="0" lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The following list contains fixes for reported issues;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>32-bit plugin support</a:t>
+              <a:t>Fix for Anywhere bar code zone color is the same as zone bar code color</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for i4000 scanner not displaying in selection list.</a:t>
+              <a:t>Fix for Incorrect message when testing during page setup: auto-delete</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for i5200 scanner not displaying in selection list.</a:t>
+              <a:t>Fix for Deleting an open batch when Job is configured to automatically output when batch is closed, results in Processing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ErrorFix</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> for Document Index Fields lost when creating new job</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for Document Index Fields lost when creating new job</a:t>
+              <a:t>Fix for The Drop-Down List option "Allow Any Value" does not work</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Fix for ISIS settings for 3rd party scanners not retained in page setup</a:t>
+              <a:t>Fix for Location of Toolbars on Main Screen are not being saved between restarts of Capture Pro</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for test OCR zones only displaying in English.</a:t>
+              <a:t>Fix for Renaming a batch does not work on an open batch</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for slow remove blank image performance</a:t>
+              <a:t>Fix for Indexing fails if &lt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>app.importfoldername</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>&gt; is used as a value for a Batch index</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for DB Lookup not populating index field mapped to </a:t>
-[...15 lines deleted...]
-              <a:t> column 80 or above</a:t>
+              <a:t>Fix for Starting Document ID incorrect when automatically creating batch with Daily Counter Reset</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for Document Index fields display strange characters when QR code contains Japanese</a:t>
+              <a:t>Fix for NE Customer experiencing long delays getting into Job Setup</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for Indexing Field Grid is not saved at the Job and User level.</a:t>
+              <a:t>Fix for Incorrect value assigned to index field when bar code contains a checksum</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for Page Setup selection is lost when attempting to change the default Page Setup</a:t>
+              <a:t>Fix for Operations logs are missing and the Errors folder doesn't exist.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> Fix for DB Lookup not working when drop-down list value for lookup field has a description</a:t>
+              <a:t>Fix for Set counter dialog is not displaying when job setup is selected from QSV</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for Selection mode not being retained between restarts of Capture Pro</a:t>
+              <a:t>Fix for Stamping Margin Changes any time a change in made to Job Setup</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for application crash when doing a DB lookup form an Access database on the first document of a new batch</a:t>
+              <a:t>Fix for Batch Process Status display in Capture Pro is sometimes freezing.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for Document Index Fields being lost when creating a new job after upgrade from 6.x to 7</a:t>
+              <a:t>Fix for Capture Pro Intermittently Crashing while performing Rescans</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fix for New Batch dialog displayed after automatically closing and outputting a batch - prevents use of scanner button</a:t>
+              <a:t>Fix for Capture Menu remains in foreground after selecting Manual Import Images and Select Scanner</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>General UI improvements</a:t>
-[...17 lines deleted...]
-              <a:t>Changes in Capture Pro Software 7.0.3</a:t>
+              <a:t>Fix for Capture Process crash message pops up every time a batch is processed - output is successful</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Support for custom plugins implemented</a:t>
+              <a:t>Fix for Image Display not cleared when batch is automatically output with Limited Edition</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Change Canon Dr-C230/C240 from Group A to Group B</a:t>
+              <a:t>Fix for Scanner Counter as Default Value is not being assigned to index field - Value is always 0</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Change </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1100" dirty="0" err="1">
+              <a:t>Fix for When Quick Start is enabled and Allow Automatic Login is disabled, Capture Pro is launched but the GUI disappears</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Inotec</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="1100" dirty="0">
+              <a:t>Fix for Deleting a large number of documents in a big batch corrupts the batch structure - Batch cannot be output</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> 6x1 scanners license Groups </a:t>
+              <a:t>Fix for Capture Pro Slow to Start when on a Domain Network without Internet Access</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marR="0" lvl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -15642,87 +9863,600 @@
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3191877962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E52F5B4-A9CF-172D-6E9D-054D43617370}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06EA57A7-2639-1DF6-C681-D7C8E0B3990F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="342900" y="288925"/>
+            <a:ext cx="6400800" cy="457200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Changes/Problems Fixed in 7.0.4 (continued)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C52CE17A-0B43-D7BD-7C81-77C30AFA50A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="276256" y="746125"/>
+            <a:ext cx="8524844" cy="3477875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marR="0" lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The following list contains fixes for reported issues;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for New users do not inherit the Sysadmin screen layout in Capture Pro 7.0.2/7.0.3. Fix for CP freeze after first page scan with DB Lookup execution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for The maximum zoom-in ratio is smaller than in v6.2.0 using '+' key</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for Barcode Capture Zone displays the captured 2D barcode value in Chinese characters.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for When using the right-click/‘Rescan page’ function, Capture Pro continues to crash almost every time for 3rd party scanners.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Licensed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> client </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>enters</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> page count </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>limit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> mode</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Changing the default value of a custom index field changes the field order in the generated index file configuration.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for Assurance Expiry Date Not Displayed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Fix for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>When using the right-click/‘Rescan page’ function, Capture Pro continues to crash almost every time for 3rd party scanners -Canon DR-G2090</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>General UI improvements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:br>
+              <a:rPr lang="fr-FR" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="fr-FR" sz="1000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Changes in Capture Pro Software 7.0.4</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Add Support for N2040 &amp; N2050 to Capture Pro</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Update 3rd Party Scanner Groups</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marR="0" lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="Group 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E23F7A-6640-1F9F-7A35-484DD384B388}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8054340" y="4286334"/>
+            <a:ext cx="1013460" cy="952633"/>
+            <a:chOff x="8054340" y="4286334"/>
+            <a:chExt cx="1013460" cy="952633"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="TextBox 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6752E0AE-7208-19B5-1C9E-F29231D1B258}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8054340" y="4480560"/>
+              <a:ext cx="1013460" cy="564183"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Picture 5" descr="A black background with red text&#10;&#10;Description automatically generated with low confidence">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB2C6F0E-CA2F-E305-3177-FA01B971B65A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8084753" y="4286334"/>
+              <a:ext cx="952633" cy="952633"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1448691748"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="561975" y="365125"/>
             <a:ext cx="6400800" cy="457200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Application Architecture</a:t>
+              <a:t>Application Environment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="344837" y="827566"/>
             <a:ext cx="8584478" cy="4079578"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -15843,51 +10577,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Database Lookup and Output via ODBC</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>For Database Lookup, only 64-bit ODBC Data Sources are supported</a:t>
+              <a:t>For Database Lookup, only 64-bit Microsoft ODBC Data Sources are supported</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="742950" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>For output to an ODBC database, a 32-bit ODBC Source is still required</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -16112,156 +10846,156 @@
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="8084753" y="4286334"/>
               <a:ext cx="952633" cy="952633"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2329174200"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A27D193E-A8C9-E10F-4219-FBAB8AA29EDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="228600" y="2198670"/>
+            <a:ext cx="8771562" cy="1160979"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Appendix</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1344700883"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="495300" y="317500"/>
             <a:ext cx="6400800" cy="457200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Upgrading to Version 7.0.2</a:t>
+              <a:t>Upgrading to Version 7.0.4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="495300" y="838091"/>
             <a:ext cx="8345060" cy="4028410"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -16312,51 +11046,51 @@
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>The customer’s </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Capture Pro Software Serial Number </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>must be entitled to the 7.0.3 release</a:t>
+              <a:t>must be entitled to the 7.0.4 release</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="427435" lvl="2" indent="-173831">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>The Entitlement Date (or Software Assurance Expiration Date) must be </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
@@ -16371,51 +11105,51 @@
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="666666"/>
               </a:buClr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>To upgrade, download the installer </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>(CapProSW_7_0_3.exe) </a:t>
+              <a:t>(CapProSW_7_0_4.exe) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>file from </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>www.kodakalaris.com/go/captureprodownload</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
@@ -16427,51 +11161,51 @@
               <a:rPr lang="en-US" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="808080"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>and run it.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="470297" lvl="1" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.3</a:t>
+              <a:t>The installer will automatically upgrade an existing Capture Pro install to Version 7.0.4</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="470297" lvl="1" indent="-173831" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>When upgrading from Version 6.2 or earlier, an Internet connection is required during the upgrade as the KODAK Alaris licensing system will generate a new 7.0 license</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1039416" lvl="2" indent="-285750" eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
@@ -16575,391 +11309,50 @@
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="8084753" y="4286334"/>
               <a:ext cx="952633" cy="952633"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="720786173"/>
-      </p:ext>
-[...339 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4036915149"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Logo Slides w/ copyright">
   <a:themeElements>
     <a:clrScheme name="KA_IM">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
@@ -17205,329 +11598,50 @@
         <a:noFill/>
       </a:spPr>
       <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr>
           <a:defRPr sz="1200">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:defRPr>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="KA IM Template (16-9).potx" id="{1335222F-E557-4D48-AB8C-22EACD775CE9}" vid="{996D3629-8B20-4569-BE65-2B9A5DAB3C88}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Title Slides">
-[...277 lines deleted...]
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Content Slides">
   <a:themeElements>
     <a:clrScheme name="KA_IM">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="37B4AA"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="6E6E6E"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="8C3291"/>
       </a:accent3>
       <a:accent4>
@@ -17762,888 +11876,51 @@
       <a:spPr>
         <a:noFill/>
       </a:spPr>
       <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr>
           <a:defRPr sz="1200">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:defRPr>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="KA IM Template (16-9).potx" id="{1335222F-E557-4D48-AB8C-22EACD775CE9}" vid="{325B799A-CE9E-45F7-B0FE-7A7BAE4C1205}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
-[...836 lines deleted...]
-<file path=ppt/theme/theme7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -18884,51 +12161,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
@@ -19202,50 +12479,59 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0c01b59a-57fe-451a-a521-920014fa47eb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010021B8BC4FCDBE5B4FA469B97E2F947E79" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b7b5a0105c5d4748e76bc791dd4b0686">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0c01b59a-57fe-451a-a521-920014fa47eb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f1f7df271c0ef4232b4590994a056cc" ns2:_="">
     <xsd:import namespace="0c01b59a-57fe-451a-a521-920014fa47eb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c01b59a-57fe-451a-a521-920014fa47eb" elementFormDefault="qualified">
@@ -19373,144 +12659,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291C3A7E-17A1-4FA7-9367-ECE79036997F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0c01b59a-57fe-451a-a521-920014fa47eb"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8654AB66-3734-4A8F-9932-20360F3A4B9A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3755195-4951-4459-B1E4-5861D1C1476E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3755195-4951-4459-B1E4-5861D1C1476E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8654AB66-3734-4A8F-9932-20360F3A4B9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0c01b59a-57fe-451a-a521-920014fa47eb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KA IM Template (16-9)</Template>
   <TotalTime></TotalTime>
-  <Words>1087</Words>
+  <Words>1383</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>101</Paragraphs>
-[...1 lines deleted...]
-  <Notes>2</Notes>
+  <Paragraphs>120</Paragraphs>
+  <Slides>11</Slides>
+  <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Logo Slides w/ copyright</vt:lpstr>
-      <vt:lpstr>Title Slides</vt:lpstr>
       <vt:lpstr>Content Slides</vt:lpstr>
-      <vt:lpstr>Statement Slides</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Picture Divider Slides</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Table of Contents</vt:lpstr>
       <vt:lpstr>Installation/Upgrade</vt:lpstr>
       <vt:lpstr>Upgrade</vt:lpstr>
-      <vt:lpstr>Changes/Problems Fixed in 7.0.3</vt:lpstr>
-      <vt:lpstr>Application Architecture</vt:lpstr>
+      <vt:lpstr>Changes/Problems Fixed in 7.0.4</vt:lpstr>
+      <vt:lpstr>Changes/Problems Fixed in 7.0.4 (continued)</vt:lpstr>
+      <vt:lpstr>Application Environment</vt:lpstr>
       <vt:lpstr>Appendix</vt:lpstr>
-      <vt:lpstr>Upgrading to Version 7.0.2</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Upgrading to Version 7.0.3  (continued)</vt:lpstr>
+      <vt:lpstr>Upgrading to Version 7.0.4</vt:lpstr>
+      <vt:lpstr>Upgrading to Version 7.0.4  (continued)</vt:lpstr>
+      <vt:lpstr>Upgrading to Version 7.0.4  (continued)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Jacqueline N Horn</dc:creator>
   <cp:keywords>Corporate</cp:keywords>
   <dc:description>Built by www.mediasterling.com</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">